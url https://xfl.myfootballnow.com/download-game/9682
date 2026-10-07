--- v2 (2026-06-03)
+++ v3 (2026-10-07)
@@ -527,51 +527,51 @@
   <si>
     <t>#23 Paul Johnson - FB</t>
   </si>
   <si>
     <t>#87 Joseph Koch - FB</t>
   </si>
   <si>
     <t>#86 George Wilson - WR</t>
   </si>
   <si>
     <t>#76 Wade Eddy - LT</t>
   </si>
   <si>
     <t>#76 Jason Cameron - RG</t>
   </si>
   <si>
     <t>#69 Jose Brooks - C</t>
   </si>
   <si>
     <t>#63 John Chan - RG</t>
   </si>
   <si>
     <t>#65 Willy Woke - LG</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#95 Arthur Boudreau - DT</t>
   </si>
   <si>
     <t>#26 James Sorenson - CB</t>
   </si>
   <si>
     <t>#39 Ian Bump - CB</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>ORG 32</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>2-7-ORG 32 (13:29) 88-Manuel Crippen ran to ORG 39 for 7 yards. Tackle by 49-Reginald Nguyen.</t>
   </si>