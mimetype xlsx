--- v2 (2026-06-03)
+++ v3 (2026-10-07)
@@ -527,51 +527,51 @@
   <si>
     <t>#30 John Landers - RB</t>
   </si>
   <si>
     <t>#80 Lester Litchfield - LT</t>
   </si>
   <si>
     <t>#81 Felix Choudhury - TE</t>
   </si>
   <si>
     <t>#74 Paul Freeman - LT</t>
   </si>
   <si>
     <t>#76 Joseph Stark - LG</t>
   </si>
   <si>
     <t>#57 Chris Nunez - C</t>
   </si>
   <si>
     <t>#67 Stephen Cruz - RG</t>
   </si>
   <si>
     <t>#79 Matt Durham - RT</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#95 Arthur Boudreau - DT</t>
   </si>
   <si>
     <t>#26 James Sorenson - CB</t>
   </si>
   <si>
     <t>#39 Ian Bump - CB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>TOR 24</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-7-TOR 24 (12:46) 3-Michael Keeler pass complete to 16-Daniel Bailey to DAY 15 for 61 yards. Tackle by 36-Richard Rodriquez. Great move by 16-Daniel Bailey to get free of his coverage.</t>
   </si>