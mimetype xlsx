--- v3 (2026-06-03)
+++ v4 (2026-10-07)
@@ -572,51 +572,51 @@
   <si>
     <t>#74 Shane Snyder - LG</t>
   </si>
   <si>
     <t>#60 James Martin - C</t>
   </si>
   <si>
     <t>#66 James Tinsley - RG</t>
   </si>
   <si>
     <t>#75 Gregory Thompson - C</t>
   </si>
   <si>
     <t>#91 Thomas Grant - LDE</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#68 Jonathan Judkins - MLB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#26 Marcus Neal - LDE</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>CAR 15</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-4-CAR 15 (10:56) 31-Raymond Lecompte ran to CAR 13 for -2 yards. Tackle by 68-Jonathan Judkins.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>CAR 13</t>
   </si>