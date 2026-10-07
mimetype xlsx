--- v4 (2026-08-07)
+++ v5 (2026-10-07)
@@ -530,51 +530,51 @@
   <si>
     <t>#72 Peter McAdams - LT</t>
   </si>
   <si>
     <t>#70 Michael Bartlett - LG</t>
   </si>
   <si>
     <t>#52 Steve Donnell - LG</t>
   </si>
   <si>
     <t>#70 Christopher Nelson - RG</t>
   </si>
   <si>
     <t>#73 Matthew Garrett - C</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#68 Jonathan Judkins - MLB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#26 Marcus Neal - LDE</t>
   </si>
   <si>
     <t>#32 Robert Gonzalez - CB</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-PNX 39 (13:25) 9-Taylor Rojas pass complete to 12-James Hurlbert to SEA 12 for 48 yards.</t>
   </si>
   <si>
     <t>#80 Darren Burnett - WR</t>
   </si>
   <si>
     <t>#91 Thomas Grant - LDE</t>
   </si>