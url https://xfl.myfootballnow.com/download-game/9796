--- v3 (2026-08-07)
+++ v4 (2026-10-07)
@@ -380,51 +380,51 @@
   <si>
     <t>#71 George Reed - RG</t>
   </si>
   <si>
     <t>#76 Stanley Brown - LT</t>
   </si>
   <si>
     <t>#76 Brandon Lindsey - C</t>
   </si>
   <si>
     <t>#68 Douglas Callahan - RG</t>
   </si>
   <si>
     <t>#71 David March - C</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#94 Pedro Lund - CB</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#32 Robert Gonzalez - CB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>