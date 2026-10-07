--- v4 (2026-08-07)
+++ v5 (2026-10-07)
@@ -380,51 +380,51 @@
   <si>
     <t>#78 James Potter - LT</t>
   </si>
   <si>
     <t>#70 Michael Bartlett - LG</t>
   </si>
   <si>
     <t>#52 Steve Donnell - LG</t>
   </si>
   <si>
     <t>#70 Christopher Nelson - RG</t>
   </si>
   <si>
     <t>#73 Matthew Garrett - C</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#94 Pedro Lund - CB</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>#32 Robert Gonzalez - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>