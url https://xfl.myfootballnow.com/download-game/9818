--- v2 (2026-06-03)
+++ v3 (2026-10-07)
@@ -485,51 +485,51 @@
   <si>
     <t>#4 O.G. Kush - C</t>
   </si>
   <si>
     <t>#79 Bob Sacamano - LT</t>
   </si>
   <si>
     <t>#81 Chuck Billy - C</t>
   </si>
   <si>
     <t>#54 Marty McFly - C</t>
   </si>
   <si>
     <t>#56 Ricardo Perry - LG</t>
   </si>
   <si>
     <t>#72 Alex P. Keaton - RT</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#94 Pedro Lund - CB</t>
   </si>
   <si>
     <t>#32 Robert Gonzalez - CB</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>SEA 43</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 43 (13:27) 16-Robbie Heath pass complete to 18-Christopher Kesterson to SEA 25 for 18 yards. Tackle by 46-Don Hamilton.</t>
   </si>
   <si>
     <t>#3 Michael J. Fox - C</t>
   </si>