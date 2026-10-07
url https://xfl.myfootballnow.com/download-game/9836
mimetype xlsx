--- v2 (2026-06-03)
+++ v3 (2026-10-07)
@@ -434,51 +434,51 @@
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-3-DAY 3 (14:50) 4-Keith Garcia pass complete to 13-David Talty for 3 yards. TOUCHDOWN! VAN 6 DAY 0</t>
   </si>
   <si>
     <t>#87 Jeffrey Brunson - WR</t>
   </si>
   <si>
     <t>#47 John Castle - FB</t>
   </si>
   <si>
     <t>#66 Doug Cumming - LT</t>
   </si>
   <si>
     <t>#50 Douglas Boyd - LG</t>
   </si>
   <si>
     <t>#60 Gary Seibert - C</t>
   </si>
   <si>
     <t>#78 Patrick Boone - RG</t>
   </si>
   <si>
-    <t>#67 Joseph Johnson - LDE</t>
+    <t>#72 Joseph Johnson - LDE</t>
   </si>
   <si>
     <t>#98 Joe Kirchner - RDE</t>
   </si>
   <si>
     <t>#96 Michael Swanson - DT</t>
   </si>
   <si>
     <t>#41 Hyman Hamilton - SS</t>
   </si>
   <si>
     <t>#71 Timothy Marez - DT</t>
   </si>
   <si>
     <t>14:47</t>
   </si>
   <si>
     <t>DAY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>