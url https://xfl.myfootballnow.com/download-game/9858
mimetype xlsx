--- v2 (2026-06-03)
+++ v3 (2026-10-07)
@@ -368,51 +368,51 @@
   <si>
     <t>#81 James Vasquez - WR</t>
   </si>
   <si>
     <t>#57 James Rasmussen - C</t>
   </si>
   <si>
     <t>#56 Thomas Roosa - C</t>
   </si>
   <si>
     <t>#91 Lupe Armstrong - RDE</t>
   </si>
   <si>
     <t>#54 David Morin - FS</t>
   </si>
   <si>
     <t>#53 Eric Sosa - SLB</t>
   </si>
   <si>
     <t>#68 Jonathan Judkins - MLB</t>
   </si>
   <si>
     <t>#70 Roy Hurt - LDE</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#50 Garrett Lansberry - CB</t>
   </si>
   <si>
     <t>#57 Brian Manning - RDE</t>
   </si>
   <si>
     <t>#44 Christopher Larson - SS</t>
   </si>
   <si>
     <t>#31 Anthony Pitre - FS</t>
   </si>
   <si>
     <t>#46 Don Hamilton - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>BUF 28</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>