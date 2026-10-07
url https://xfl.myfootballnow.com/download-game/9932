--- v3 (2026-08-07)
+++ v4 (2026-10-07)
@@ -767,51 +767,51 @@
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-10-BRO 37 (7:18) 4-Bruce Shadrick sacked at BRO 29 for -8 yards (50-Vincent Sharp). Sack allowed by 76-Daniel Sotelo. 76-Daniel Sotelo totally missed that block.</t>
   </si>
   <si>
     <t>6:43</t>
   </si>
   <si>
     <t>MUD 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-BRO 29 (6:42) 7-Roland Stinson punts 49 yards to PHI 22. Fair Catch by 36-George Leet.</t>
   </si>
   <si>
-    <t>#18 Roland Stinson - P</t>
+    <t>#2 Roland Stinson - P</t>
   </si>
   <si>
     <t>#25 George Leet - RB</t>
   </si>
   <si>
     <t>#58 Alexander Gonzalez - RG</t>
   </si>
   <si>
     <t>#77 Joe Felix - C</t>
   </si>
   <si>
     <t>#31 Donald Scott - CB</t>
   </si>
   <si>
     <t>#92 Francisco Benson - WLB</t>
   </si>
   <si>
     <t>#74 Andrew Rowell - LDE</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>PHI 22</t>
   </si>