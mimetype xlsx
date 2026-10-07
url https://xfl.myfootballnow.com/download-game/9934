--- v4 (2026-08-07)
+++ v5 (2026-10-07)
@@ -539,51 +539,51 @@
   <si>
     <t>#70 Michael Bartlett - LG</t>
   </si>
   <si>
     <t>#59 John Courtemanche - C</t>
   </si>
   <si>
     <t>#61 Ruben Munroe - LG</t>
   </si>
   <si>
     <t>#51 Enrique Davis - C</t>
   </si>
   <si>
     <t>#74 Thomas Frey - SS</t>
   </si>
   <si>
     <t>#72 Jeffrey Davis - LDE</t>
   </si>
   <si>
     <t>#98 Nicholas Bartlow - RDE</t>
   </si>
   <si>
     <t>#59 Paul Green - MLB</t>
   </si>
   <si>
-    <t>#53 Lloyd Sanderson - LDE</t>
+    <t>#78 Lloyd Sanderson - LDE</t>
   </si>
   <si>
     <t>#34 Tim Van - CB</t>
   </si>
   <si>
     <t>#32 Robert Gonzalez - CB</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>PNX 14</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>2-8-PNX 14 (12:18) 9-Taylor Rojas pass complete to 40-Son Johnson to PNX 19 for 5 yards. Tackle by 46-Don Hamilton.</t>
   </si>
   <si>
     <t>#15 Charles Mobley - WR</t>
   </si>